--- v2 (2026-09-13)
+++ v3 (2026-10-28)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="版面联络图" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="90">
   <si>
     <t>《大学生》2026年7月版面联络图</t>
   </si>
   <si>
-    <t>生成日期：2026-09-13</t>
+    <t>生成日期：2026-10-28</t>
   </si>
   <si>
     <t>栏目</t>
   </si>
   <si>
     <t>具体题目</t>
   </si>
   <si>
     <t>责编</t>
   </si>
   <si>
     <t>占页</t>
   </si>
   <si>
     <t>起始页码</t>
   </si>
   <si>
     <t>终止页码</t>
   </si>
   <si>
     <t>页码区间</t>
   </si>
   <si>
     <t>备注</t>
   </si>
@@ -265,51 +265,51 @@
   <si>
     <t>用心投入的人生定会多姿多彩——从论文写作看人生选择</t>
   </si>
   <si>
     <t>P88-89</t>
   </si>
   <si>
     <t>别慌，“奥德赛时期”不用赶时间</t>
   </si>
   <si>
     <t>P90-91</t>
   </si>
   <si>
     <t>在“奥德赛时期”浮起来</t>
   </si>
   <si>
     <t>P92-93</t>
   </si>
   <si>
     <t>在“奥德赛时期”建造自己的伊萨卡</t>
   </si>
   <si>
     <t>P94-95</t>
   </si>
   <si>
-    <t>原创支持</t>
+    <t>碎笔拾光</t>
   </si>
   <si>
     <t>像素赋新韵 本草传初心</t>
   </si>
   <si>
     <t>P96-97</t>
   </si>
   <si>
     <t>资讯</t>
   </si>
   <si>
     <t>P96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>