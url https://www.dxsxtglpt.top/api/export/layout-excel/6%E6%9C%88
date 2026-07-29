--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="版面联络图" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="70">
   <si>
     <t>《大学生》2026年6月版面联络图</t>
   </si>
   <si>
-    <t>生成日期：2026-06-14</t>
+    <t>生成日期：2026-07-29</t>
   </si>
   <si>
     <t>栏目</t>
   </si>
   <si>
     <t>具体题目</t>
   </si>
   <si>
     <t>责编</t>
   </si>
   <si>
     <t>占页</t>
   </si>
   <si>
     <t>起始页码</t>
   </si>
   <si>
     <t>终止页码</t>
   </si>
   <si>
     <t>页码区间</t>
   </si>
   <si>
     <t>备注</t>
   </si>
@@ -76,168 +76,174 @@
   <si>
     <t>卷首语</t>
   </si>
   <si>
     <t>P1</t>
   </si>
   <si>
     <t>目录</t>
   </si>
   <si>
     <t>P2-3</t>
   </si>
   <si>
     <t>版权页</t>
   </si>
   <si>
     <t>P4</t>
   </si>
   <si>
     <t>破界而生 向新而行：新型研究型大学重塑中国高等教育生态</t>
   </si>
   <si>
     <t>P5-9</t>
   </si>
   <si>
+    <t>京彩志愿行综述4篇</t>
+  </si>
+  <si>
+    <t>周莹莹</t>
+  </si>
+  <si>
+    <t>P10-17</t>
+  </si>
+  <si>
+    <t>“爱北京·爱科创”行动</t>
+  </si>
+  <si>
+    <t>马春梅</t>
+  </si>
+  <si>
+    <t>P18-23</t>
+  </si>
+  <si>
     <t>北京建筑大学建筑学博士研究生史祚</t>
   </si>
   <si>
     <t>刁雅琴</t>
   </si>
   <si>
-    <t>P10-13</t>
-[...8 lines deleted...]
-    <t>P14-19</t>
+    <t>P24-27</t>
   </si>
   <si>
     <t>长安大学：交通强国</t>
   </si>
   <si>
-    <t>P20-29</t>
+    <t>P28-37</t>
   </si>
   <si>
     <t>北京城市学院“城乡育人”</t>
   </si>
   <si>
     <t>贾倩颖</t>
   </si>
   <si>
-    <t>P30-39</t>
+    <t>P38-47</t>
   </si>
   <si>
     <t>北京体育大学：体育铸魂，冠军育人</t>
   </si>
   <si>
     <t>朴添勤</t>
   </si>
   <si>
-    <t>P40-48</t>
+    <t>P48-56</t>
   </si>
   <si>
     <t>首都医科大学</t>
   </si>
   <si>
-    <t>周莹莹</t>
-[...2 lines deleted...]
-    <t>P49-57</t>
+    <t>P57-65</t>
   </si>
   <si>
     <t>大连海事大学——以逆商培养为主线的“ 12345”心理育人体系探索与实践</t>
   </si>
   <si>
-    <t>P58-67</t>
-[...5 lines deleted...]
-    <t>P68-75</t>
+    <t>P66-75</t>
   </si>
   <si>
     <t>北京信息科技大学 年度人物</t>
   </si>
   <si>
     <t>P76-78</t>
   </si>
   <si>
     <t>萧家曜：努力走过的路，每一步都算数</t>
   </si>
   <si>
     <t>P79-81</t>
   </si>
   <si>
     <t>《在书页里种星星》</t>
   </si>
   <si>
     <t>P82-83</t>
   </si>
   <si>
     <t>《于碎片洪流中，守一缕书香微光》</t>
   </si>
   <si>
     <t>P84-85</t>
   </si>
   <si>
     <t>《重新回到阅读本身》</t>
   </si>
   <si>
     <t>P86-87</t>
   </si>
   <si>
+    <t>阅读能力分级与大学生阅读素养（北化图书馆）</t>
+  </si>
+  <si>
+    <t>P88-89</t>
+  </si>
+  <si>
     <t>贵州中医药大学让古老彝草“贴”进现代生活</t>
   </si>
   <si>
     <t>范宏政</t>
   </si>
   <si>
-    <t>P88-89</t>
+    <t>P90-91</t>
   </si>
   <si>
     <t>原创支持 从广轻到伦敦，用作品传扬中华韵</t>
   </si>
   <si>
-    <t>P90-91</t>
+    <t>P92-93</t>
   </si>
   <si>
     <t>以算力为笔绘烟火文旅——兰大“数字工匠 ”的陇原答卷</t>
   </si>
   <si>
-    <t>P92-93</t>
+    <t>P94-95</t>
   </si>
   <si>
     <t>兰大文化行者团队</t>
   </si>
   <si>
-    <t>P94-95</t>
+    <t>P96-97</t>
   </si>
   <si>
     <t>中插 ── 位于 P48 与 P49 之间，物理 4 页不计入正文页码</t>
   </si>
   <si>
     <t>中插</t>
   </si>
   <si>
     <t>深圳技术大学</t>
   </si>
   <si>
     <t>资讯</t>
   </si>
   <si>
     <t>陈思</t>
   </si>
   <si>
     <t>P96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="7" x14ac:knownFonts="1">
@@ -693,51 +699,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -902,256 +908,256 @@
       </c>
       <c r="E8" s="8">
         <v>5</v>
       </c>
       <c r="F8" s="8">
         <v>9</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>21</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="8">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E9" s="8">
         <v>10</v>
       </c>
       <c r="F9" s="8">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="8">
         <v>6</v>
       </c>
       <c r="E10" s="8">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F10" s="8">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="D11" s="8">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E11" s="8">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F11" s="8">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G11" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D12" s="8">
         <v>10</v>
       </c>
       <c r="E12" s="8">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F12" s="8">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E13" s="8">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F13" s="8">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="8">
         <v>9</v>
       </c>
       <c r="E14" s="8">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F14" s="8">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D15" s="8">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E15" s="8">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F15" s="8">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D16" s="8">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E16" s="8">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F16" s="8">
         <v>75</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D17" s="8">
         <v>3</v>
       </c>
       <c r="E17" s="8">
         <v>76</v>
       </c>
       <c r="F17" s="8">
         <v>78</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="9" t="s">
@@ -1211,241 +1217,267 @@
       </c>
       <c r="D20" s="8">
         <v>2</v>
       </c>
       <c r="E20" s="8">
         <v>84</v>
       </c>
       <c r="F20" s="8">
         <v>85</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D21" s="8">
         <v>2</v>
       </c>
       <c r="E21" s="8">
         <v>86</v>
       </c>
       <c r="F21" s="8">
         <v>87</v>
       </c>
       <c r="G21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>88</v>
       </c>
       <c r="F22" s="8">
         <v>89</v>
       </c>
       <c r="G22" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="9" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D23" s="8">
         <v>2</v>
       </c>
       <c r="E23" s="8">
         <v>90</v>
       </c>
       <c r="F23" s="8">
         <v>91</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>57</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D24" s="8">
         <v>2</v>
       </c>
       <c r="E24" s="8">
         <v>92</v>
       </c>
       <c r="F24" s="8">
         <v>93</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="8">
         <v>2</v>
       </c>
       <c r="E25" s="8">
         <v>94</v>
       </c>
       <c r="F25" s="8">
         <v>95</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>61</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="26" ht="22" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A26" s="10" t="s">
+    <row r="26" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B26" s="10"/>
-[...8 lines deleted...]
-      <c r="A27" s="11" t="s">
+      <c r="C26" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="8">
+        <v>2</v>
+      </c>
+      <c r="E26" s="8">
+        <v>96</v>
+      </c>
+      <c r="F26" s="8">
+        <v>97</v>
+      </c>
+      <c r="G26" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="B27" s="12" t="s">
+      <c r="H26" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" ht="22" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="C27" s="12" t="s">
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+    </row>
+    <row r="28" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D28" s="11">
         <v>4</v>
       </c>
-      <c r="E27" s="11" t="s">
-[...13 lines deleted...]
-      <c r="A28" s="6" t="s">
+      <c r="E28" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="B28" s="7" t="s">
-[...14 lines deleted...]
-      <c r="G28" s="6" t="s">
+      <c r="H28" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="H28" s="7" t="s">
+      <c r="B29" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="H29" s="7" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="A26:H26"/>
+    <mergeCell ref="A27:H27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>版面联络图</vt:lpstr>
     </vt:vector>