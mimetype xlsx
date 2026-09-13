--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="版面联络图" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="82">
   <si>
     <t>《大学生》2026年6月版面联络图</t>
   </si>
   <si>
-    <t>生成日期：2026-07-29</t>
+    <t>生成日期：2026-09-13</t>
   </si>
   <si>
     <t>栏目</t>
   </si>
   <si>
     <t>具体题目</t>
   </si>
   <si>
     <t>责编</t>
   </si>
   <si>
     <t>占页</t>
   </si>
   <si>
     <t>起始页码</t>
   </si>
   <si>
     <t>终止页码</t>
   </si>
   <si>
     <t>页码区间</t>
   </si>
   <si>
     <t>备注</t>
   </si>
@@ -70,189 +70,225 @@
   <si>
     <t>丁莉莎</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>卷首语</t>
   </si>
   <si>
     <t>P1</t>
   </si>
   <si>
     <t>目录</t>
   </si>
   <si>
     <t>P2-3</t>
   </si>
   <si>
     <t>版权页</t>
   </si>
   <si>
     <t>P4</t>
   </si>
   <si>
+    <t>牢记总书记的嘱托</t>
+  </si>
+  <si>
     <t>破界而生 向新而行：新型研究型大学重塑中国高等教育生态</t>
   </si>
   <si>
     <t>P5-9</t>
   </si>
   <si>
+    <t>“京”彩文化 青春绽放</t>
+  </si>
+  <si>
     <t>京彩志愿行综述4篇</t>
   </si>
   <si>
     <t>周莹莹</t>
   </si>
   <si>
     <t>P10-17</t>
   </si>
   <si>
+    <t>特别报道</t>
+  </si>
+  <si>
     <t>“爱北京·爱科创”行动</t>
   </si>
   <si>
     <t>马春梅</t>
   </si>
   <si>
     <t>P18-23</t>
   </si>
   <si>
+    <t>封面故事</t>
+  </si>
+  <si>
     <t>北京建筑大学建筑学博士研究生史祚</t>
   </si>
   <si>
     <t>刁雅琴</t>
   </si>
   <si>
     <t>P24-27</t>
   </si>
   <si>
+    <t>科研强担当</t>
+  </si>
+  <si>
     <t>长安大学：交通强国</t>
   </si>
   <si>
     <t>P28-37</t>
   </si>
   <si>
+    <t>实践寻真知</t>
+  </si>
+  <si>
     <t>北京城市学院“城乡育人”</t>
   </si>
   <si>
     <t>贾倩颖</t>
   </si>
   <si>
     <t>P38-47</t>
   </si>
   <si>
+    <t>文化润初心</t>
+  </si>
+  <si>
     <t>北京体育大学：体育铸魂，冠军育人</t>
   </si>
   <si>
     <t>朴添勤</t>
   </si>
   <si>
     <t>P48-56</t>
   </si>
   <si>
+    <t>中插 ── 位于 P48 与 P49 之间，物理 4 页不计入正文页码</t>
+  </si>
+  <si>
+    <t>中插</t>
+  </si>
+  <si>
+    <t>深圳技术大学</t>
+  </si>
+  <si>
+    <t>校史育品格</t>
+  </si>
+  <si>
     <t>首都医科大学</t>
   </si>
   <si>
     <t>P57-65</t>
   </si>
   <si>
+    <t>师心引征途</t>
+  </si>
+  <si>
     <t>大连海事大学——以逆商培养为主线的“ 12345”心理育人体系探索与实践</t>
   </si>
   <si>
     <t>P66-75</t>
   </si>
   <si>
+    <t>青春追梦人</t>
+  </si>
+  <si>
     <t>北京信息科技大学 年度人物</t>
   </si>
   <si>
     <t>P76-78</t>
   </si>
   <si>
     <t>萧家曜：努力走过的路，每一步都算数</t>
   </si>
   <si>
     <t>P79-81</t>
   </si>
   <si>
+    <t>辅导员暖心笺</t>
+  </si>
+  <si>
     <t>《在书页里种星星》</t>
   </si>
   <si>
     <t>P82-83</t>
   </si>
   <si>
     <t>《于碎片洪流中，守一缕书香微光》</t>
   </si>
   <si>
     <t>P84-85</t>
   </si>
   <si>
     <t>《重新回到阅读本身》</t>
   </si>
   <si>
     <t>P86-87</t>
   </si>
   <si>
     <t>阅读能力分级与大学生阅读素养（北化图书馆）</t>
   </si>
   <si>
     <t>P88-89</t>
   </si>
   <si>
+    <t>原创支持</t>
+  </si>
+  <si>
     <t>贵州中医药大学让古老彝草“贴”进现代生活</t>
   </si>
   <si>
     <t>范宏政</t>
   </si>
   <si>
     <t>P90-91</t>
   </si>
   <si>
     <t>原创支持 从广轻到伦敦，用作品传扬中华韵</t>
   </si>
   <si>
     <t>P92-93</t>
   </si>
   <si>
     <t>以算力为笔绘烟火文旅——兰大“数字工匠 ”的陇原答卷</t>
   </si>
   <si>
     <t>P94-95</t>
   </si>
   <si>
     <t>兰大文化行者团队</t>
   </si>
   <si>
     <t>P96-97</t>
-  </si>
-[...7 lines deleted...]
-    <t>深圳技术大学</t>
   </si>
   <si>
     <t>资讯</t>
   </si>
   <si>
     <t>陈思</t>
   </si>
   <si>
     <t>P96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -873,611 +909,600 @@
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="8">
         <v>5</v>
       </c>
       <c r="E8" s="8">
         <v>5</v>
       </c>
       <c r="F8" s="8">
         <v>9</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" s="8">
         <v>8</v>
       </c>
       <c r="E9" s="8">
         <v>10</v>
       </c>
       <c r="F9" s="8">
         <v>17</v>
       </c>
       <c r="G9" s="8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" s="8">
         <v>6</v>
       </c>
       <c r="E10" s="8">
         <v>18</v>
       </c>
       <c r="F10" s="8">
         <v>23</v>
       </c>
       <c r="G10" s="8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D11" s="8">
         <v>4</v>
       </c>
       <c r="E11" s="8">
         <v>24</v>
       </c>
       <c r="F11" s="8">
         <v>27</v>
       </c>
       <c r="G11" s="8" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="8">
         <v>10</v>
       </c>
       <c r="E12" s="8">
         <v>28</v>
       </c>
       <c r="F12" s="8">
         <v>37</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D13" s="8">
         <v>10</v>
       </c>
       <c r="E13" s="8">
         <v>38</v>
       </c>
       <c r="F13" s="8">
         <v>47</v>
       </c>
       <c r="G13" s="8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D14" s="8">
         <v>9</v>
       </c>
       <c r="E14" s="8">
         <v>48</v>
       </c>
       <c r="F14" s="8">
         <v>56</v>
       </c>
       <c r="G14" s="8" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      </c>
+    <row r="15" ht="22" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
     </row>
     <row r="16" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A16" s="8" t="s">
-[...20 lines deleted...]
-      <c r="H16" s="9" t="s">
+      <c r="A16" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="11">
+        <v>4</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="H16" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D17" s="8">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E17" s="8">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="F17" s="8">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="G17" s="8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="D18" s="8">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E18" s="8">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="F18" s="8">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="G18" s="8" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D19" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E19" s="8">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="F19" s="8">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="G19" s="8" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A20" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D20" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E20" s="8">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F20" s="8">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G20" s="8" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D21" s="8">
         <v>2</v>
       </c>
       <c r="E21" s="8">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F21" s="8">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="G21" s="8" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A22" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A22" s="8"/>
       <c r="B22" s="9" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="F22" s="8">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="G22" s="8" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A23" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A23" s="8"/>
       <c r="B23" s="9" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="D23" s="8">
         <v>2</v>
       </c>
       <c r="E23" s="8">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="F23" s="8">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="G23" s="8" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A24" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A24" s="8"/>
       <c r="B24" s="9" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D24" s="8">
         <v>2</v>
       </c>
       <c r="E24" s="8">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="F24" s="8">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="G24" s="8" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="D25" s="8">
         <v>2</v>
       </c>
       <c r="E25" s="8">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="F25" s="8">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="G25" s="8" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A26" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A26" s="8"/>
       <c r="B26" s="9" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="D26" s="8">
         <v>2</v>
       </c>
       <c r="E26" s="8">
+        <v>92</v>
+      </c>
+      <c r="F26" s="8">
+        <v>93</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="8"/>
+      <c r="B27" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="8">
+        <v>2</v>
+      </c>
+      <c r="E27" s="8">
+        <v>94</v>
+      </c>
+      <c r="F27" s="8">
+        <v>95</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="8"/>
+      <c r="B28" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="8">
+        <v>2</v>
+      </c>
+      <c r="E28" s="8">
         <v>96</v>
       </c>
-      <c r="F26" s="8">
+      <c r="F28" s="8">
         <v>97</v>
       </c>
-      <c r="G26" s="8" t="s">
-[...40 lines deleted...]
-      <c r="H28" s="12" t="s">
+      <c r="G28" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="6">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A15:H15"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="A25:A28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>版面联络图</vt:lpstr>
     </vt:vector>