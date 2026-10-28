--- v2 (2026-09-13)
+++ v3 (2026-10-28)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="版面联络图" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="82">
   <si>
     <t>《大学生》2026年6月版面联络图</t>
   </si>
   <si>
-    <t>生成日期：2026-09-13</t>
+    <t>生成日期：2026-10-28</t>
   </si>
   <si>
     <t>栏目</t>
   </si>
   <si>
     <t>具体题目</t>
   </si>
   <si>
     <t>责编</t>
   </si>
   <si>
     <t>占页</t>
   </si>
   <si>
     <t>起始页码</t>
   </si>
   <si>
     <t>终止页码</t>
   </si>
   <si>
     <t>页码区间</t>
   </si>
   <si>
     <t>备注</t>
   </si>
@@ -217,51 +217,51 @@
   <si>
     <t>《在书页里种星星》</t>
   </si>
   <si>
     <t>P82-83</t>
   </si>
   <si>
     <t>《于碎片洪流中，守一缕书香微光》</t>
   </si>
   <si>
     <t>P84-85</t>
   </si>
   <si>
     <t>《重新回到阅读本身》</t>
   </si>
   <si>
     <t>P86-87</t>
   </si>
   <si>
     <t>阅读能力分级与大学生阅读素养（北化图书馆）</t>
   </si>
   <si>
     <t>P88-89</t>
   </si>
   <si>
-    <t>原创支持</t>
+    <t>碎笔拾光</t>
   </si>
   <si>
     <t>贵州中医药大学让古老彝草“贴”进现代生活</t>
   </si>
   <si>
     <t>范宏政</t>
   </si>
   <si>
     <t>P90-91</t>
   </si>
   <si>
     <t>原创支持 从广轻到伦敦，用作品传扬中华韵</t>
   </si>
   <si>
     <t>P92-93</t>
   </si>
   <si>
     <t>以算力为笔绘烟火文旅——兰大“数字工匠 ”的陇原答卷</t>
   </si>
   <si>
     <t>P94-95</t>
   </si>
   <si>
     <t>兰大文化行者团队</t>
   </si>