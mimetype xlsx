--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="版面联络图" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="35">
   <si>
     <t>《大学生》2026年4月版面联络图</t>
   </si>
   <si>
-    <t>生成日期：2026-06-14</t>
+    <t>生成日期：2026-07-29</t>
   </si>
   <si>
     <t>栏目</t>
   </si>
   <si>
     <t>具体题目</t>
   </si>
   <si>
     <t>责编</t>
   </si>
   <si>
     <t>占页</t>
   </si>
   <si>
     <t>起始页码</t>
   </si>
   <si>
     <t>终止页码</t>
   </si>
   <si>
     <t>页码区间</t>
   </si>
   <si>
     <t>备注</t>
   </si>
@@ -65,92 +65,135 @@
     <t>寄语</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>卷首语</t>
   </si>
   <si>
     <t>P1</t>
   </si>
   <si>
     <t>目录</t>
   </si>
   <si>
     <t>P2-3</t>
   </si>
   <si>
     <t>版权页</t>
   </si>
   <si>
     <t>P4</t>
+  </si>
+  <si>
+    <t>北京中关村学院</t>
+  </si>
+  <si>
+    <t>隐藏</t>
+  </si>
+  <si>
+    <t>P5-6</t>
+  </si>
+  <si>
+    <t>中山大学</t>
+  </si>
+  <si>
+    <t>P7-8</t>
+  </si>
+  <si>
+    <t>景德镇陶瓷大学</t>
+  </si>
+  <si>
+    <t>P9-10</t>
+  </si>
+  <si>
+    <t>北京第二外国语学院</t>
+  </si>
+  <si>
+    <t>P11-12</t>
+  </si>
+  <si>
+    <t>北京邮电大学</t>
+  </si>
+  <si>
+    <t>P13-14</t>
+  </si>
+  <si>
+    <t>广州软件学院</t>
+  </si>
+  <si>
+    <t>P15-16</t>
   </si>
   <si>
     <t>中插 ── 位于 P48 与 P49 之间，物理 4 页不计入正文页码</t>
   </si>
   <si>
     <t>资讯</t>
   </si>
   <si>
     <t>P96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="微软雅黑"/>
     </font>
     <font>
       <i/>
       <color rgb="FF666666"/>
       <sz val="9"/>
       <name val="微软雅黑"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="微软雅黑"/>
     </font>
     <font>
       <i/>
       <color rgb="FF888888"/>
+      <sz val="10"/>
+      <name val="微软雅黑"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="微软雅黑"/>
     </font>
     <font>
       <b/>
       <color rgb="FF5E35B1"/>
       <sz val="10"/>
       <name val="微软雅黑"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEEF2F7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF7F7F7"/>
@@ -167,72 +210,78 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFCCCCCC"/>
       </left>
       <right style="thin">
         <color rgb="FFCCCCCC"/>
       </right>
       <top style="thin">
         <color rgb="FFCCCCCC"/>
       </top>
       <bottom style="thin">
         <color rgb="FFCCCCCC"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -534,51 +583,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -706,93 +755,249 @@
       <c r="A7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" ht="22" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="8" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="8"/>
-[...8 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="C8" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="6" t="s">
+      <c r="D8" s="8">
+        <v>2</v>
+      </c>
+      <c r="E8" s="8">
+        <v>5</v>
+      </c>
+      <c r="F8" s="8">
+        <v>6</v>
+      </c>
+      <c r="G8" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="H9" s="7" t="s">
+      <c r="H8" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="8">
+        <v>2</v>
+      </c>
+      <c r="E9" s="8">
+        <v>7</v>
+      </c>
+      <c r="F9" s="8">
+        <v>8</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="8">
+        <v>2</v>
+      </c>
+      <c r="E10" s="8">
+        <v>9</v>
+      </c>
+      <c r="F10" s="8">
+        <v>10</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="8">
+        <v>2</v>
+      </c>
+      <c r="E11" s="8">
+        <v>11</v>
+      </c>
+      <c r="F11" s="8">
+        <v>12</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="8">
+        <v>2</v>
+      </c>
+      <c r="E12" s="8">
+        <v>13</v>
+      </c>
+      <c r="F12" s="8">
+        <v>14</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="8">
+        <v>2</v>
+      </c>
+      <c r="E13" s="8">
+        <v>15</v>
+      </c>
+      <c r="F13" s="8">
+        <v>16</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" ht="22" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="10"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+    </row>
+    <row r="15" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H15" s="7" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A14:H14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>版面联络图</vt:lpstr>
     </vt:vector>