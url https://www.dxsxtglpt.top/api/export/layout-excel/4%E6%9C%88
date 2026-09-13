--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="版面联络图" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="41">
   <si>
     <t>《大学生》2026年4月版面联络图</t>
   </si>
   <si>
-    <t>生成日期：2026-07-29</t>
+    <t>生成日期：2026-09-13</t>
   </si>
   <si>
     <t>栏目</t>
   </si>
   <si>
     <t>具体题目</t>
   </si>
   <si>
     <t>责编</t>
   </si>
   <si>
     <t>占页</t>
   </si>
   <si>
     <t>起始页码</t>
   </si>
   <si>
     <t>终止页码</t>
   </si>
   <si>
     <t>页码区间</t>
   </si>
   <si>
     <t>备注</t>
   </si>
@@ -67,81 +67,99 @@
   <si>
     <t/>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>卷首语</t>
   </si>
   <si>
     <t>P1</t>
   </si>
   <si>
     <t>目录</t>
   </si>
   <si>
     <t>P2-3</t>
   </si>
   <si>
     <t>版权页</t>
   </si>
   <si>
     <t>P4</t>
   </si>
   <si>
+    <t>牢记总书记的嘱托</t>
+  </si>
+  <si>
     <t>北京中关村学院</t>
   </si>
   <si>
     <t>隐藏</t>
   </si>
   <si>
     <t>P5-6</t>
   </si>
   <si>
+    <t>科研强担当</t>
+  </si>
+  <si>
     <t>中山大学</t>
   </si>
   <si>
     <t>P7-8</t>
   </si>
   <si>
+    <t>实践寻真知</t>
+  </si>
+  <si>
     <t>景德镇陶瓷大学</t>
   </si>
   <si>
     <t>P9-10</t>
   </si>
   <si>
+    <t>文化润初心</t>
+  </si>
+  <si>
     <t>北京第二外国语学院</t>
   </si>
   <si>
     <t>P11-12</t>
   </si>
   <si>
+    <t>校史育品格</t>
+  </si>
+  <si>
     <t>北京邮电大学</t>
   </si>
   <si>
     <t>P13-14</t>
+  </si>
+  <si>
+    <t>师心引征途</t>
   </si>
   <si>
     <t>广州软件学院</t>
   </si>
   <si>
     <t>P15-16</t>
   </si>
   <si>
     <t>中插 ── 位于 P48 与 P49 之间，物理 4 页不计入正文页码</t>
   </si>
   <si>
     <t>资讯</t>
   </si>
   <si>
     <t>P96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
@@ -757,237 +775,237 @@
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" s="8">
         <v>2</v>
       </c>
       <c r="E8" s="8">
         <v>5</v>
       </c>
       <c r="F8" s="8">
         <v>6</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9" s="8">
         <v>2</v>
       </c>
       <c r="E9" s="8">
         <v>7</v>
       </c>
       <c r="F9" s="8">
         <v>8</v>
       </c>
       <c r="G9" s="8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" s="8">
         <v>2</v>
       </c>
       <c r="E10" s="8">
         <v>9</v>
       </c>
       <c r="F10" s="8">
         <v>10</v>
       </c>
       <c r="G10" s="8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D11" s="8">
         <v>2</v>
       </c>
       <c r="E11" s="8">
         <v>11</v>
       </c>
       <c r="F11" s="8">
         <v>12</v>
       </c>
       <c r="G11" s="8" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D12" s="8">
         <v>2</v>
       </c>
       <c r="E12" s="8">
         <v>13</v>
       </c>
       <c r="F12" s="8">
         <v>14</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D13" s="8">
         <v>2</v>
       </c>
       <c r="E13" s="8">
         <v>15</v>
       </c>
       <c r="F13" s="8">
         <v>16</v>
       </c>
       <c r="G13" s="8" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" ht="22" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>