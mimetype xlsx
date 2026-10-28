--- v2 (2026-09-13)
+++ v3 (2026-10-28)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="版面联络图" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="90">
   <si>
     <t>《大学生》2026年12月版面联络图</t>
   </si>
   <si>
-    <t>生成日期：2026-09-13</t>
+    <t>生成日期：2026-10-28</t>
   </si>
   <si>
     <t>栏目</t>
   </si>
   <si>
     <t>具体题目</t>
   </si>
   <si>
     <t>责编</t>
   </si>
   <si>
     <t>占页</t>
   </si>
   <si>
     <t>起始页码</t>
   </si>
   <si>
     <t>终止页码</t>
   </si>
   <si>
     <t>页码区间</t>
   </si>
   <si>
     <t>备注</t>
   </si>
@@ -70,51 +70,51 @@
   <si>
     <t>—</t>
   </si>
   <si>
     <t>卷首语</t>
   </si>
   <si>
     <t>P1</t>
   </si>
   <si>
     <t>目录</t>
   </si>
   <si>
     <t>P2-3</t>
   </si>
   <si>
     <t>版权页</t>
   </si>
   <si>
     <t>P4</t>
   </si>
   <si>
     <t>牢记总书记的嘱托</t>
   </si>
   <si>
-    <t>厦门大学</t>
+    <t>西藏民族大学</t>
   </si>
   <si>
     <t>丁莉莎</t>
   </si>
   <si>
     <t>P5-9</t>
   </si>
   <si>
     <t>高端访谈</t>
   </si>
   <si>
     <t>中国矿业大学（北京）校领导待定</t>
   </si>
   <si>
     <t>刁雅琴</t>
   </si>
   <si>
     <t>P10-13</t>
   </si>
   <si>
     <t>访沈阳师范大学党委书记姜凤春</t>
   </si>
   <si>
     <t>马春梅</t>
   </si>
@@ -127,138 +127,195 @@
   <si>
     <t>北交大马院闫长丽副院长的思政课</t>
   </si>
   <si>
     <t>P18-19</t>
   </si>
   <si>
     <t>特别报道</t>
   </si>
   <si>
     <t>大湾区大学</t>
   </si>
   <si>
     <t>P20-23</t>
   </si>
   <si>
     <t>封面故事</t>
   </si>
   <si>
     <t>华北电力大学-张旸</t>
   </si>
   <si>
     <t>P24-27</t>
   </si>
   <si>
+    <t>北京科技职业大学侯慧琳（“最美”候选人）</t>
+  </si>
+  <si>
+    <t>P28-31</t>
+  </si>
+  <si>
+    <t>纪念红军长征胜利90周年专题</t>
+  </si>
+  <si>
+    <t>西电《永远的长征》红色经典音乐会</t>
+  </si>
+  <si>
+    <t>P32-33</t>
+  </si>
+  <si>
+    <t>中央美术学院关于长征的美术经典作品</t>
+  </si>
+  <si>
+    <t>P34-37</t>
+  </si>
+  <si>
+    <t>西安电子科技大学青年学子“西电与长征”优秀征文</t>
+  </si>
+  <si>
+    <t>P38-45</t>
+  </si>
+  <si>
     <t>科研强担当</t>
   </si>
   <si>
     <t>青岛科技大学 “橡胶科研报国”</t>
   </si>
   <si>
     <t>贾倩颖</t>
   </si>
   <si>
-    <t>P28-35</t>
+    <t>P46-53</t>
+  </si>
+  <si>
+    <t>中插 ── 位于 P48 与 P49 之间，物理 4 页不计入正文页码</t>
+  </si>
+  <si>
+    <t>中插</t>
+  </si>
+  <si>
+    <t>青岛港湾职业技术学院</t>
+  </si>
+  <si>
+    <t>深圳理工大学</t>
   </si>
   <si>
     <t>云南大学——多年生稻技术创新团队</t>
   </si>
   <si>
-    <t>P36-45</t>
+    <t>P54-63</t>
   </si>
   <si>
     <t>实践寻真知</t>
   </si>
   <si>
     <t>北京石油化工学院·实践育人</t>
   </si>
   <si>
     <t>范宏政</t>
   </si>
   <si>
-    <t>P46-47</t>
+    <t>P64-65</t>
   </si>
   <si>
     <t>文化润初心</t>
   </si>
   <si>
     <t>南开大学：“一课一廊一馆一访”化学育人</t>
   </si>
   <si>
     <t>朴添勤</t>
   </si>
   <si>
-    <t>P48-55</t>
-[...8 lines deleted...]
-    <t>深圳理工大学</t>
+    <t>P66-73</t>
   </si>
   <si>
     <t>西北工业大学总师思政课</t>
   </si>
   <si>
-    <t>P56-65</t>
+    <t>P74-83</t>
+  </si>
+  <si>
+    <t>P84-99</t>
   </si>
   <si>
     <t>校史育品格</t>
   </si>
   <si>
     <t>山东大学校史育人专题</t>
   </si>
   <si>
-    <t>P66-75</t>
+    <t>P100-109</t>
   </si>
   <si>
     <t>师心引征途</t>
   </si>
   <si>
     <t>北京建筑大学——“一站式”学生社区育人</t>
   </si>
   <si>
-    <t>P76-85</t>
+    <t>P110-119</t>
   </si>
   <si>
     <t>辽宁师范大学-学生成长赋能计划</t>
   </si>
   <si>
-    <t>P86-93</t>
+    <t>P120-127</t>
+  </si>
+  <si>
+    <t>名师风采</t>
+  </si>
+  <si>
+    <t>中山大学齐炜炜</t>
+  </si>
+  <si>
+    <t>P128-129</t>
+  </si>
+  <si>
+    <t>于黎：解读生命演化天书</t>
+  </si>
+  <si>
+    <t>P130-131</t>
   </si>
   <si>
     <t>青春追梦人</t>
   </si>
   <si>
     <t>北京邮电大学年度人物专题</t>
   </si>
   <si>
-    <t>P94-99</t>
+    <t>P132-137</t>
+  </si>
+  <si>
+    <t>碎笔拾光</t>
+  </si>
+  <si>
+    <t>从 “会读” 到 “会陪” ——我们在云南双柏做儿童伴读微改造</t>
+  </si>
+  <si>
+    <t>P138-139</t>
   </si>
   <si>
     <t>资讯</t>
   </si>
   <si>
     <t>P96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="微软雅黑"/>
     </font>
@@ -702,51 +759,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1029,351 +1086,630 @@
         <v>36</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="8">
         <v>4</v>
       </c>
       <c r="E13" s="8">
         <v>24</v>
       </c>
       <c r="F13" s="8">
         <v>27</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A14" s="8" t="s">
+      <c r="A14" s="8"/>
+      <c r="B14" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D14" s="8">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E14" s="8">
         <v>28</v>
       </c>
       <c r="F14" s="8">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G14" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="9" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="8">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E15" s="8">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F15" s="8">
+        <v>33</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="8"/>
+      <c r="B16" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="8">
+        <v>4</v>
+      </c>
+      <c r="E16" s="8">
+        <v>34</v>
+      </c>
+      <c r="F16" s="8">
+        <v>37</v>
+      </c>
+      <c r="G16" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="G15" s="8" t="s">
-[...10 lines deleted...]
-      <c r="B16" s="9" t="s">
+      <c r="H16" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="8"/>
+      <c r="B17" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="9" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C17" s="9" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="D17" s="8">
         <v>8</v>
       </c>
       <c r="E17" s="8">
+        <v>38</v>
+      </c>
+      <c r="F17" s="8">
+        <v>45</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="F17" s="8">
+      <c r="B18" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="8">
+        <v>8</v>
+      </c>
+      <c r="E18" s="8">
+        <v>46</v>
+      </c>
+      <c r="F18" s="8">
+        <v>53</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" ht="22" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+    </row>
+    <row r="20" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="11">
+        <v>4</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="G17" s="8" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="C21" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="11">
+        <v>4</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="10"/>
-[...8 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="H21" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="12" t="s">
+      <c r="C22" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D22" s="11">
         <v>4</v>
       </c>
-      <c r="E19" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="11" t="s">
+      <c r="E22" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="H19" s="12" t="s">
-[...10 lines deleted...]
-      <c r="C20" s="9" t="s">
+      <c r="C23" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D20" s="8">
-[...87 lines deleted...]
-      <c r="H23" s="9" t="s">
+      <c r="D23" s="11">
+        <v>4</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="H23" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="8">
+        <v>10</v>
+      </c>
+      <c r="E24" s="8">
+        <v>54</v>
+      </c>
+      <c r="F24" s="8">
+        <v>63</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="8">
+        <v>2</v>
+      </c>
+      <c r="E25" s="8">
+        <v>64</v>
+      </c>
+      <c r="F25" s="8">
+        <v>65</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D26" s="8">
+        <v>8</v>
+      </c>
+      <c r="E26" s="8">
         <v>66</v>
       </c>
-      <c r="B24" s="9" t="s">
+      <c r="F26" s="8">
+        <v>73</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="8"/>
+      <c r="B27" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="8">
+        <v>10</v>
+      </c>
+      <c r="E27" s="8">
+        <v>74</v>
+      </c>
+      <c r="F27" s="8">
+        <v>83</v>
+      </c>
+      <c r="G27" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="H27" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="8"/>
+      <c r="B28" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="8">
+        <v>16</v>
+      </c>
+      <c r="E28" s="8">
+        <v>84</v>
+      </c>
+      <c r="F28" s="8">
+        <v>99</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D24" s="8">
+      <c r="D29" s="8">
+        <v>10</v>
+      </c>
+      <c r="E29" s="8">
+        <v>100</v>
+      </c>
+      <c r="F29" s="8">
+        <v>109</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="8">
+        <v>10</v>
+      </c>
+      <c r="E30" s="8">
+        <v>110</v>
+      </c>
+      <c r="F30" s="8">
+        <v>119</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
+      <c r="B31" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="8">
+        <v>8</v>
+      </c>
+      <c r="E31" s="8">
+        <v>120</v>
+      </c>
+      <c r="F31" s="8">
+        <v>127</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="8">
+        <v>2</v>
+      </c>
+      <c r="E32" s="8">
+        <v>128</v>
+      </c>
+      <c r="F32" s="8">
+        <v>129</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="8"/>
+      <c r="B33" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="8">
+        <v>2</v>
+      </c>
+      <c r="E33" s="8">
+        <v>130</v>
+      </c>
+      <c r="F33" s="8">
+        <v>131</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" s="8">
         <v>6</v>
       </c>
-      <c r="E24" s="8">
-[...34 lines deleted...]
-      <c r="H25" s="7" t="s">
+      <c r="E34" s="8">
+        <v>132</v>
+      </c>
+      <c r="F34" s="8">
+        <v>137</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" ht="20" customHeight="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D35" s="8">
+        <v>2</v>
+      </c>
+      <c r="E35" s="8">
+        <v>138</v>
+      </c>
+      <c r="F35" s="8">
+        <v>139</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="H36" s="7" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A9:A10"/>
-    <mergeCell ref="A14:A15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A26:A28"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A32:A33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>版面联络图</vt:lpstr>
     </vt:vector>